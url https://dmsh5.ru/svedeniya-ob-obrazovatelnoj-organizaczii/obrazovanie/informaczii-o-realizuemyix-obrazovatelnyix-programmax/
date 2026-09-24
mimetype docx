--- v0 (2026-04-24)
+++ v1 (2026-09-24)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="15E0A4B0" w14:textId="0D47C32F" w:rsidR="00030FED" w:rsidRPr="00AE25C2" w:rsidRDefault="00030FED" w:rsidP="00AE25C2">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE25C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Информация о реализуемых образовательных программах с указанием учебных предметов, предусмотренных соответствующей образовательной программой</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -918,358 +918,358 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00030FED">
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Предмет по выбору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D71FEAF" w14:textId="05E8A258" w:rsidR="00030FED" w:rsidRPr="003E5D8C" w:rsidRDefault="004E1E76" w:rsidP="004E1E76">
+          <w:p w14:paraId="1D71FEAF" w14:textId="05E8A258" w:rsidR="00030FED" w:rsidRPr="003E5D8C" w:rsidRDefault="006B2015" w:rsidP="004E1E76">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6" w:history="1">
-              <w:r w:rsidR="006B2015">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Образовательная программа Фортепиано</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F33703F" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="004E1E76" w:rsidP="006B2015">
+          <w:p w14:paraId="0F33703F" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="006B2015" w:rsidP="006B2015">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
-              <w:r w:rsidR="006B2015">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Учебный план 8 лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4365CDFE" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="004E1E76" w:rsidP="006B2015">
+          <w:p w14:paraId="4365CDFE" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="006B2015" w:rsidP="006B2015">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidR="006B2015">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Учебный план 9 лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="339C7073" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="004E1E76" w:rsidP="006B2015">
+          <w:p w14:paraId="339C7073" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="006B2015" w:rsidP="006B2015">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidR="006B2015">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Календарный учебный график</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="39443DC4" w14:textId="5A3A71FA" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00BA4FD4" w:rsidP="004E1E76">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11079D05" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="004E1E76" w:rsidP="006B2015">
+          <w:p w14:paraId="11079D05" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="006B2015" w:rsidP="006B2015">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidR="006B2015">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Ансамбль</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6C1F8090" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="004E1E76" w:rsidP="006B2015">
+          <w:p w14:paraId="6C1F8090" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="006B2015" w:rsidP="006B2015">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidR="006B2015">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Концертмейстерский класс</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0F93F38D" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="004E1E76" w:rsidP="006B2015">
+          <w:p w14:paraId="0F93F38D" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="006B2015" w:rsidP="006B2015">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="006B2015">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Музыкальная литература</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="39F3169B" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="004E1E76" w:rsidP="006B2015">
+          <w:p w14:paraId="39F3169B" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="006B2015" w:rsidP="006B2015">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="006B2015">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Предмет по выбору</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3DB6FC7E" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="004E1E76" w:rsidP="006B2015">
+          <w:p w14:paraId="3DB6FC7E" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="006B2015" w:rsidP="006B2015">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="006B2015">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Слушание музыки</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="300152DA" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="004E1E76" w:rsidP="006B2015">
+          <w:p w14:paraId="300152DA" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="006B2015" w:rsidP="006B2015">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="006B2015">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Сольфеджио</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3DD4504F" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="004E1E76" w:rsidP="006B2015">
+          <w:p w14:paraId="3DD4504F" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="006B2015" w:rsidP="006B2015">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidR="006B2015">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Специальность и чтение с листа</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="1519BBBF" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="004E1E76" w:rsidP="006B2015">
+          <w:p w14:paraId="1519BBBF" w14:textId="77777777" w:rsidR="006B2015" w:rsidRDefault="006B2015" w:rsidP="006B2015">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidR="006B2015">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Хоровой класс</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="17196173" w14:textId="5239DE07" w:rsidR="00030FED" w:rsidRPr="003E5D8C" w:rsidRDefault="00030FED" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1871,491 +1871,491 @@
               </w:rPr>
               <w:t>Изучение оркестровых партий</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B47EB63" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="111E2848" w14:textId="4CAB83A7" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="004E1E76" w:rsidP="00BA4FD4">
+          <w:p w14:paraId="111E2848" w14:textId="4CAB83A7" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00BE4750" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidR="00BE4750">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Образовательная программа </w:t>
               </w:r>
-              <w:r w:rsidR="00BE4750" w:rsidRPr="00BE4750">
+              <w:r w:rsidRPr="00BE4750">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Народные инструменты 5-6 лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="030BC298" w14:textId="040B540B" w:rsidR="00BE4750" w:rsidRDefault="004E1E76" w:rsidP="00BE4750">
+          <w:p w14:paraId="030BC298" w14:textId="040B540B" w:rsidR="00BE4750" w:rsidRDefault="00BE4750" w:rsidP="00BE4750">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidR="00BE4750">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Учебный план 5 лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="753501A7" w14:textId="6363392C" w:rsidR="00BE4750" w:rsidRDefault="004E1E76" w:rsidP="00BE4750">
+          <w:p w14:paraId="753501A7" w14:textId="6363392C" w:rsidR="00BE4750" w:rsidRDefault="00BE4750" w:rsidP="00BE4750">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidR="00BE4750">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Учебный план 6 лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4CFC1A9D" w14:textId="0E898E4F" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="004E1E76" w:rsidP="00BE4750">
+          <w:p w14:paraId="4CFC1A9D" w14:textId="0E898E4F" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00BE4750" w:rsidP="00BE4750">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidR="00BE4750">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Календарный учебный график</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62386C85" w14:textId="33098C5C" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="007558CD">
+          <w:p w14:paraId="62386C85" w14:textId="33098C5C" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="007558CD" w:rsidP="007558CD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r w:rsidR="007558CD" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Аккордеон 5-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="409B9ED2" w14:textId="7C9EF509" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="007558CD">
+          <w:p w14:paraId="409B9ED2" w14:textId="7C9EF509" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="007558CD" w:rsidP="007558CD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidR="007558CD" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Ансамбль</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007558CD" w:rsidRPr="007558CD">
+            <w:r w:rsidRPr="007558CD">
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5-6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51F9107E" w14:textId="30E78321" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="007558CD">
+          <w:p w14:paraId="51F9107E" w14:textId="30E78321" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="007558CD" w:rsidP="007558CD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidR="007558CD" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Балалайка 5-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4A209DC0" w14:textId="609C0AF1" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="007558CD">
+          <w:p w14:paraId="4A209DC0" w14:textId="609C0AF1" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="007558CD" w:rsidP="007558CD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidR="007558CD" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Баян 5-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="37143DD0" w14:textId="3568ED6C" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="007558CD">
+          <w:p w14:paraId="37143DD0" w14:textId="3568ED6C" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="007558CD" w:rsidP="007558CD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidR="007558CD" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Гитара 5-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0A3DE2BE" w14:textId="3DD06CB4" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="007558CD">
+          <w:p w14:paraId="0A3DE2BE" w14:textId="3DD06CB4" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="007558CD" w:rsidP="007558CD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidR="007558CD" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Домра 5-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0EBF3511" w14:textId="67836214" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="007558CD">
+          <w:p w14:paraId="0EBF3511" w14:textId="67836214" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="007558CD" w:rsidP="007558CD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidR="007558CD" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Музыкальная литература</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="107EB8D7" w14:textId="3B7D57D2" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="007558CD">
+          <w:p w14:paraId="107EB8D7" w14:textId="3B7D57D2" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="007558CD" w:rsidP="007558CD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r w:rsidR="007558CD" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Оркестровый класс 5-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="58639435" w14:textId="6EAC4D09" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="007558CD">
+          <w:p w14:paraId="58639435" w14:textId="6EAC4D09" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="007558CD" w:rsidP="007558CD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r w:rsidR="007558CD" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Предмет по выбору</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7F399695" w14:textId="6F59D455" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="007558CD">
+          <w:p w14:paraId="7F399695" w14:textId="6F59D455" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="007558CD" w:rsidP="007558CD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r w:rsidR="007558CD" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Слушание музыки</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5F52D075" w14:textId="35687937" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="007558CD">
+          <w:p w14:paraId="5F52D075" w14:textId="35687937" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="007558CD" w:rsidP="007558CD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r w:rsidR="007558CD" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Сольфеджио</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007558CD" w:rsidRPr="007558CD">
+            <w:r w:rsidRPr="007558CD">
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5-6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3853CFF2" w14:textId="5DCEEBAE" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="007558CD">
+          <w:p w14:paraId="3853CFF2" w14:textId="5DCEEBAE" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="007558CD" w:rsidP="007558CD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r w:rsidR="007558CD" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Фортепиано 5-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="24B4DB17" w14:textId="0CAF9455" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="007558CD">
+          <w:p w14:paraId="24B4DB17" w14:textId="0CAF9455" w:rsidR="007558CD" w:rsidRPr="007558CD" w:rsidRDefault="007558CD" w:rsidP="007558CD">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r w:rsidR="007558CD" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Хоровой класс</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="52BF6474" w14:textId="2D80C894" w:rsidR="007558CD" w:rsidRPr="003E5D8C" w:rsidRDefault="007558CD" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -2893,433 +2893,433 @@
               </w:rPr>
               <w:t>Изучение оркестровых партий</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BE3EF29" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7B0A02" w14:textId="00064038" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="004E1E76" w:rsidP="00970A43">
+          <w:p w14:paraId="2E7B0A02" w14:textId="00064038" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00970A43" w:rsidP="00970A43">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r w:rsidR="00970A43">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Образовательная программа </w:t>
               </w:r>
-              <w:r w:rsidR="00970A43" w:rsidRPr="00BE4750">
+              <w:r w:rsidRPr="00BE4750">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Народные </w:t>
               </w:r>
-              <w:r w:rsidR="00970A43" w:rsidRPr="00BE4750">
+              <w:r w:rsidRPr="00BE4750">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:lastRenderedPageBreak/>
                 <w:t xml:space="preserve">инструменты </w:t>
               </w:r>
-              <w:r w:rsidR="00970A43">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>8</w:t>
               </w:r>
-              <w:r w:rsidR="00970A43" w:rsidRPr="00BE4750">
+              <w:r w:rsidRPr="00BE4750">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:r w:rsidR="00970A43">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>9</w:t>
               </w:r>
-              <w:r w:rsidR="00970A43" w:rsidRPr="00BE4750">
+              <w:r w:rsidRPr="00BE4750">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77EC9E5D" w14:textId="10AE8257" w:rsidR="00970A43" w:rsidRDefault="004E1E76" w:rsidP="00970A43">
+          <w:p w14:paraId="77EC9E5D" w14:textId="10AE8257" w:rsidR="00970A43" w:rsidRDefault="00970A43" w:rsidP="00970A43">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r w:rsidR="00970A43">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Учебный план 8 лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4B8459E2" w14:textId="1316EDE5" w:rsidR="00970A43" w:rsidRDefault="004E1E76" w:rsidP="00970A43">
+          <w:p w14:paraId="4B8459E2" w14:textId="1316EDE5" w:rsidR="00970A43" w:rsidRDefault="00970A43" w:rsidP="00970A43">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r w:rsidR="00970A43">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Учебный план 9 лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="413BBFB9" w14:textId="71B114E6" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00BA4FD4" w:rsidP="00970A43">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="509240E8" w14:textId="009989B5" w:rsidR="00970A43" w:rsidRPr="00970A43" w:rsidRDefault="004E1E76" w:rsidP="00970A43">
+          <w:p w14:paraId="509240E8" w14:textId="009989B5" w:rsidR="00970A43" w:rsidRPr="00970A43" w:rsidRDefault="00970A43" w:rsidP="00970A43">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r w:rsidR="00970A43" w:rsidRPr="00970A43">
+              <w:r w:rsidRPr="00970A43">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Аккордеон 8-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="15D0D668" w14:textId="0A97BD62" w:rsidR="00970A43" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="00970A43">
+          <w:p w14:paraId="15D0D668" w14:textId="0A97BD62" w:rsidR="00970A43" w:rsidRPr="007558CD" w:rsidRDefault="00970A43" w:rsidP="00970A43">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r w:rsidR="00970A43" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Ансамбль</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00970A43">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8-9</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07BE0A42" w14:textId="096F070D" w:rsidR="00970A43" w:rsidRPr="00970A43" w:rsidRDefault="004E1E76" w:rsidP="00970A43">
+          <w:p w14:paraId="07BE0A42" w14:textId="096F070D" w:rsidR="00970A43" w:rsidRPr="00970A43" w:rsidRDefault="00970A43" w:rsidP="00970A43">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r w:rsidR="00970A43" w:rsidRPr="00970A43">
+              <w:r w:rsidRPr="00970A43">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Балалайка 8-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="209C3B7A" w14:textId="26C38123" w:rsidR="00970A43" w:rsidRPr="00970A43" w:rsidRDefault="004E1E76" w:rsidP="00970A43">
+          <w:p w14:paraId="209C3B7A" w14:textId="26C38123" w:rsidR="00970A43" w:rsidRPr="00970A43" w:rsidRDefault="00970A43" w:rsidP="00970A43">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r w:rsidR="00970A43" w:rsidRPr="00970A43">
+              <w:r w:rsidRPr="00970A43">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Баян 8-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="09E17801" w14:textId="3A7D13F6" w:rsidR="00970A43" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="00970A43">
+          <w:p w14:paraId="09E17801" w14:textId="3A7D13F6" w:rsidR="00970A43" w:rsidRPr="007558CD" w:rsidRDefault="00970A43" w:rsidP="00970A43">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r w:rsidR="00970A43" w:rsidRPr="00970A43">
+              <w:r w:rsidRPr="00970A43">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Гитара 8-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="29C57058" w14:textId="2836C619" w:rsidR="00970A43" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="00970A43">
+          <w:p w14:paraId="29C57058" w14:textId="2836C619" w:rsidR="00970A43" w:rsidRPr="007558CD" w:rsidRDefault="00970A43" w:rsidP="00970A43">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r w:rsidR="00970A43" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Музыкальная литература</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="1673995E" w14:textId="4E4392D6" w:rsidR="00970A43" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="00970A43">
+          <w:p w14:paraId="1673995E" w14:textId="4E4392D6" w:rsidR="00970A43" w:rsidRPr="007558CD" w:rsidRDefault="00970A43" w:rsidP="00970A43">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r w:rsidR="00970A43" w:rsidRPr="00970A43">
+              <w:r w:rsidRPr="00970A43">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Оркестровый класс 8-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6BCF63DE" w14:textId="7B348507" w:rsidR="00970A43" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="00970A43">
+          <w:p w14:paraId="6BCF63DE" w14:textId="7B348507" w:rsidR="00970A43" w:rsidRPr="007558CD" w:rsidRDefault="00970A43" w:rsidP="00970A43">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r w:rsidR="00970A43" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Предмет по выбору</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5592449F" w14:textId="242E4EEC" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="004E1E76" w:rsidP="00970A43">
+          <w:p w14:paraId="5592449F" w14:textId="242E4EEC" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00970A43" w:rsidP="00970A43">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r w:rsidR="00970A43" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Хоровой класс</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA4FD4" w:rsidRPr="00EE4B8E" w14:paraId="64EA3F47" w14:textId="77777777" w:rsidTr="007D7654">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54521E89" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
@@ -3792,417 +3792,417 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Предмет по выбору Оркестровый класс</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D881C6B" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0A7856" w14:textId="226EDF6B" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="004E1E76" w:rsidP="00EA53DD">
+          <w:p w14:paraId="3B0A7856" w14:textId="226EDF6B" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00370DEB" w:rsidP="00EA53DD">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r w:rsidR="00370DEB">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Образовательная программа </w:t>
               </w:r>
               <w:r w:rsidR="00EA53DD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Духовые </w:t>
               </w:r>
-              <w:r w:rsidR="00370DEB" w:rsidRPr="00BE4750">
+              <w:r w:rsidRPr="00BE4750">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> инструменты 5-6 лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD9BCE7" w14:textId="51546A63" w:rsidR="00370DEB" w:rsidRDefault="004E1E76" w:rsidP="00370DEB">
+          <w:p w14:paraId="2CD9BCE7" w14:textId="51546A63" w:rsidR="00370DEB" w:rsidRDefault="00370DEB" w:rsidP="00370DEB">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r w:rsidR="00370DEB">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Учебный план 5 лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3830AA22" w14:textId="3436A377" w:rsidR="00370DEB" w:rsidRDefault="004E1E76" w:rsidP="00370DEB">
+          <w:p w14:paraId="3830AA22" w14:textId="3436A377" w:rsidR="00370DEB" w:rsidRDefault="00370DEB" w:rsidP="00370DEB">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r w:rsidR="00370DEB">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Учебный план 6 лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="1BB761BF" w14:textId="26FEE59E" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="004E1E76" w:rsidP="00EA53DD">
+          <w:p w14:paraId="1BB761BF" w14:textId="26FEE59E" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00370DEB" w:rsidP="00EA53DD">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r w:rsidR="00370DEB">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Календарный учебный график</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="778F8F26" w14:textId="22578691" w:rsidR="00370DEB" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="00370DEB">
+          <w:p w14:paraId="778F8F26" w14:textId="22578691" w:rsidR="00370DEB" w:rsidRPr="007558CD" w:rsidRDefault="00370DEB" w:rsidP="00370DEB">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r w:rsidR="00370DEB" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Ансамбль</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7DE103F0" w14:textId="743314FE" w:rsidR="00370DEB" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="00370DEB">
+          <w:p w14:paraId="7DE103F0" w14:textId="743314FE" w:rsidR="00370DEB" w:rsidRPr="007558CD" w:rsidRDefault="00370DEB" w:rsidP="00370DEB">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r w:rsidR="00370DEB" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Музыкальная литература</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3C60FE81" w14:textId="63D4EC73" w:rsidR="00370DEB" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="00370DEB">
+          <w:p w14:paraId="3C60FE81" w14:textId="63D4EC73" w:rsidR="00370DEB" w:rsidRPr="007558CD" w:rsidRDefault="005F23C1" w:rsidP="00370DEB">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r w:rsidR="005F23C1" w:rsidRPr="005F23C1">
+              <w:r w:rsidRPr="005F23C1">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Оркестровый класс</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="43F7DC71" w14:textId="3E346896" w:rsidR="00370DEB" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="00370DEB">
+          <w:p w14:paraId="43F7DC71" w14:textId="3E346896" w:rsidR="00370DEB" w:rsidRPr="007558CD" w:rsidRDefault="00370DEB" w:rsidP="00370DEB">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r w:rsidR="00370DEB" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Слушание музыки</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="16D0A29C" w14:textId="1D2685B5" w:rsidR="00370DEB" w:rsidRDefault="004E1E76" w:rsidP="00370DEB">
+          <w:p w14:paraId="16D0A29C" w14:textId="1D2685B5" w:rsidR="00370DEB" w:rsidRDefault="00370DEB" w:rsidP="00370DEB">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r w:rsidR="00370DEB" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Сольфеджио</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="69E43922" w14:textId="5FE3A3D7" w:rsidR="00606394" w:rsidRDefault="004E1E76" w:rsidP="00370DEB">
+          <w:p w14:paraId="69E43922" w14:textId="5FE3A3D7" w:rsidR="00606394" w:rsidRDefault="00606394" w:rsidP="00370DEB">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r w:rsidR="00606394" w:rsidRPr="00606394">
+              <w:r w:rsidRPr="00606394">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Специальность гобой</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="445457D1" w14:textId="0AC766DB" w:rsidR="00606394" w:rsidRDefault="004E1E76" w:rsidP="00370DEB">
+          <w:p w14:paraId="445457D1" w14:textId="0AC766DB" w:rsidR="00606394" w:rsidRDefault="00606394" w:rsidP="00370DEB">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r w:rsidR="00606394" w:rsidRPr="00606394">
+              <w:r w:rsidRPr="00606394">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Специальность кларнет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4A5BE620" w14:textId="2DB7CB03" w:rsidR="00606394" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="00370DEB">
+          <w:p w14:paraId="4A5BE620" w14:textId="2DB7CB03" w:rsidR="00606394" w:rsidRPr="007558CD" w:rsidRDefault="00606394" w:rsidP="00370DEB">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r w:rsidR="00606394" w:rsidRPr="00606394">
+              <w:r w:rsidRPr="00606394">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Специальность флейта</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="07AD0A63" w14:textId="2BBD6DB5" w:rsidR="009F1A42" w:rsidRPr="00606394" w:rsidRDefault="004E1E76" w:rsidP="00370DEB">
+          <w:p w14:paraId="07AD0A63" w14:textId="2BBD6DB5" w:rsidR="009F1A42" w:rsidRPr="00606394" w:rsidRDefault="00370DEB" w:rsidP="00370DEB">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r w:rsidR="00370DEB" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Фортепиано </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="243DFA92" w14:textId="29BA2D3F" w:rsidR="00370DEB" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="00370DEB">
+          <w:p w14:paraId="243DFA92" w14:textId="29BA2D3F" w:rsidR="00370DEB" w:rsidRPr="007558CD" w:rsidRDefault="00370DEB" w:rsidP="00370DEB">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r w:rsidR="00370DEB" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Хоровой класс</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="22BDC2E3" w14:textId="50CFA122" w:rsidR="00BA4FD4" w:rsidRPr="00EE4B8E" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -4745,493 +4745,493 @@
               </w:rPr>
               <w:t>Предмет по выбору Оркестровый класс</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A9FBA64" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="518C35D3" w14:textId="7238B316" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="004E1E76" w:rsidP="0038464B">
+          <w:p w14:paraId="518C35D3" w14:textId="7238B316" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="0038464B" w:rsidP="0038464B">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r w:rsidR="0038464B">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Образовательная программа Духовые </w:t>
               </w:r>
-              <w:r w:rsidR="0038464B" w:rsidRPr="00BE4750">
+              <w:r w:rsidRPr="00BE4750">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> инструменты </w:t>
               </w:r>
-              <w:r w:rsidR="0038464B" w:rsidRPr="0038464B">
+              <w:r w:rsidRPr="0038464B">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>8</w:t>
               </w:r>
-              <w:r w:rsidR="0038464B" w:rsidRPr="00BE4750">
+              <w:r w:rsidRPr="00BE4750">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:r w:rsidR="0038464B" w:rsidRPr="0038464B">
+              <w:r w:rsidRPr="0038464B">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>9</w:t>
               </w:r>
-              <w:r w:rsidR="0038464B" w:rsidRPr="00BE4750">
+              <w:r w:rsidRPr="00BE4750">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1222A2C0" w14:textId="298B6F51" w:rsidR="0038464B" w:rsidRDefault="004E1E76" w:rsidP="0038464B">
+          <w:p w14:paraId="1222A2C0" w14:textId="298B6F51" w:rsidR="0038464B" w:rsidRDefault="0038464B" w:rsidP="0038464B">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r w:rsidR="0038464B">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Учебный план </w:t>
               </w:r>
-              <w:r w:rsidR="0038464B" w:rsidRPr="0038464B">
+              <w:r w:rsidRPr="0038464B">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>8</w:t>
               </w:r>
-              <w:r w:rsidR="0038464B">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="55CA5014" w14:textId="11A24A10" w:rsidR="0038464B" w:rsidRDefault="004E1E76" w:rsidP="0038464B">
+          <w:p w14:paraId="55CA5014" w14:textId="11A24A10" w:rsidR="0038464B" w:rsidRDefault="0038464B" w:rsidP="0038464B">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r w:rsidR="0038464B">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Учебный план </w:t>
               </w:r>
-              <w:r w:rsidR="0038464B" w:rsidRPr="0038464B">
+              <w:r w:rsidRPr="0038464B">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9 </w:t>
               </w:r>
-              <w:r w:rsidR="0038464B">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0AF9BF7D" w14:textId="46CA7F40" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="004E1E76" w:rsidP="0038464B">
+          <w:p w14:paraId="0AF9BF7D" w14:textId="46CA7F40" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="0038464B" w:rsidP="0038464B">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r w:rsidR="0038464B">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Календарный учебный график</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72249B12" w14:textId="7DDEA4D2" w:rsidR="003C273F" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="003C273F">
+          <w:p w14:paraId="72249B12" w14:textId="7DDEA4D2" w:rsidR="003C273F" w:rsidRPr="007558CD" w:rsidRDefault="003C273F" w:rsidP="003C273F">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r w:rsidR="003C273F" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Ансамбль</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="015DF4DC" w14:textId="4A17EEC9" w:rsidR="003C273F" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="003C273F">
+          <w:p w14:paraId="015DF4DC" w14:textId="4A17EEC9" w:rsidR="003C273F" w:rsidRPr="007558CD" w:rsidRDefault="003C273F" w:rsidP="003C273F">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r w:rsidR="003C273F" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Музыкальная литература</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0C873E05" w14:textId="181A1175" w:rsidR="003C273F" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="003C273F">
+          <w:p w14:paraId="0C873E05" w14:textId="181A1175" w:rsidR="003C273F" w:rsidRPr="007558CD" w:rsidRDefault="003C273F" w:rsidP="003C273F">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r w:rsidR="003C273F" w:rsidRPr="005F23C1">
+              <w:r w:rsidRPr="005F23C1">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Оркестровый класс</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3B62EBBB" w14:textId="35836700" w:rsidR="003C273F" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="003C273F">
+          <w:p w14:paraId="3B62EBBB" w14:textId="35836700" w:rsidR="003C273F" w:rsidRPr="007558CD" w:rsidRDefault="003C273F" w:rsidP="003C273F">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r w:rsidR="003C273F" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Слушание музыки</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5CFA46D3" w14:textId="354DA7BC" w:rsidR="003C273F" w:rsidRDefault="004E1E76" w:rsidP="003C273F">
+          <w:p w14:paraId="5CFA46D3" w14:textId="354DA7BC" w:rsidR="003C273F" w:rsidRDefault="003C273F" w:rsidP="003C273F">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r w:rsidR="003C273F" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Сольфеджио</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="087C05BD" w14:textId="463F80F4" w:rsidR="003C273F" w:rsidRDefault="004E1E76" w:rsidP="003C273F">
+          <w:p w14:paraId="087C05BD" w14:textId="463F80F4" w:rsidR="003C273F" w:rsidRDefault="003C273F" w:rsidP="003C273F">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r w:rsidR="003C273F" w:rsidRPr="00606394">
+              <w:r w:rsidRPr="00606394">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Специальность гобой</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="18F4EB85" w14:textId="0CE97316" w:rsidR="003C273F" w:rsidRDefault="004E1E76" w:rsidP="003C273F">
+          <w:p w14:paraId="18F4EB85" w14:textId="0CE97316" w:rsidR="003C273F" w:rsidRDefault="003C273F" w:rsidP="003C273F">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r w:rsidR="003C273F" w:rsidRPr="00606394">
+              <w:r w:rsidRPr="00606394">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Специальность кларнет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="06FC0837" w14:textId="0D9705DF" w:rsidR="003C273F" w:rsidRPr="007558CD" w:rsidRDefault="004E1E76" w:rsidP="003C273F">
+          <w:p w14:paraId="06FC0837" w14:textId="0D9705DF" w:rsidR="003C273F" w:rsidRPr="007558CD" w:rsidRDefault="003C273F" w:rsidP="003C273F">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r w:rsidR="003C273F" w:rsidRPr="00606394">
+              <w:r w:rsidRPr="00606394">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Специальность флейта</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0DD3D09E" w14:textId="54BAAB7B" w:rsidR="003C273F" w:rsidRPr="00606394" w:rsidRDefault="004E1E76" w:rsidP="003C273F">
+          <w:p w14:paraId="0DD3D09E" w14:textId="54BAAB7B" w:rsidR="003C273F" w:rsidRPr="00606394" w:rsidRDefault="003C273F" w:rsidP="003C273F">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r w:rsidR="003C273F" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Фортепиано </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="22DC4E0F" w14:textId="60386BF5" w:rsidR="00BA4FD4" w:rsidRPr="003C273F" w:rsidRDefault="004E1E76" w:rsidP="003C273F">
+          <w:p w14:paraId="22DC4E0F" w14:textId="60386BF5" w:rsidR="00BA4FD4" w:rsidRPr="003C273F" w:rsidRDefault="003C273F" w:rsidP="003C273F">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r w:rsidR="003C273F" w:rsidRPr="007558CD">
+              <w:r w:rsidRPr="007558CD">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Хоровой класс</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w14:paraId="750C3448" w14:textId="77777777" w:rsidTr="007D7654">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60D9BE15" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
@@ -5829,353 +5829,353 @@
               </w:rPr>
               <w:t>Оркестровый класс</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="270C67CA" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09E2413A" w14:textId="0C752751" w:rsidR="00BA4FD4" w:rsidRPr="007D7654" w:rsidRDefault="004E1E76" w:rsidP="00BA4FD4">
+          <w:p w14:paraId="09E2413A" w14:textId="0C752751" w:rsidR="00BA4FD4" w:rsidRPr="007D7654" w:rsidRDefault="007D7654" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r w:rsidR="007D7654" w:rsidRPr="007D7654">
+              <w:r w:rsidRPr="007D7654">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Образовательная программа </w:t>
               </w:r>
-              <w:r w:rsidR="007D7654" w:rsidRPr="007D7654">
+              <w:r w:rsidRPr="007D7654">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:lastRenderedPageBreak/>
                 <w:t>Струнные инструменты</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45F0EF09" w14:textId="3CA446CB" w:rsidR="007D7654" w:rsidRDefault="004E1E76" w:rsidP="007D7654">
+          <w:p w14:paraId="45F0EF09" w14:textId="3CA446CB" w:rsidR="007D7654" w:rsidRDefault="007D7654" w:rsidP="007D7654">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r w:rsidR="007D7654">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Учебный план 8 лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="470EFD58" w14:textId="60A6FF0F" w:rsidR="007D7654" w:rsidRDefault="004E1E76" w:rsidP="007D7654">
+          <w:p w14:paraId="470EFD58" w14:textId="60A6FF0F" w:rsidR="007D7654" w:rsidRDefault="007D7654" w:rsidP="007D7654">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r w:rsidR="007D7654">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Учебный план 9 лет</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="47ED0F08" w14:textId="5D48E573" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="004E1E76" w:rsidP="007D7654">
+          <w:p w14:paraId="47ED0F08" w14:textId="5D48E573" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="007D7654" w:rsidP="007D7654">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r w:rsidR="007D7654">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Календарный учебный график</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A61248F" w14:textId="01E58587" w:rsidR="007D7654" w:rsidRDefault="004E1E76" w:rsidP="007D7654">
+          <w:p w14:paraId="3A61248F" w14:textId="01E58587" w:rsidR="007D7654" w:rsidRDefault="007D7654" w:rsidP="007D7654">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r w:rsidR="007D7654">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Ансамбль</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3BC4483C" w14:textId="7D7EF282" w:rsidR="007D7654" w:rsidRDefault="004E1E76" w:rsidP="007D7654">
+          <w:p w14:paraId="3BC4483C" w14:textId="7D7EF282" w:rsidR="007D7654" w:rsidRDefault="007D7654" w:rsidP="007D7654">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r w:rsidR="007D7654">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Концертмейстерский класс</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7413E7CE" w14:textId="584EBF68" w:rsidR="007D7654" w:rsidRDefault="004E1E76" w:rsidP="007D7654">
+          <w:p w14:paraId="7413E7CE" w14:textId="584EBF68" w:rsidR="007D7654" w:rsidRDefault="007D7654" w:rsidP="007D7654">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r w:rsidR="007D7654">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Музыкальная литература</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3AB0CB03" w14:textId="364A7274" w:rsidR="007D7654" w:rsidRDefault="004E1E76" w:rsidP="007D7654">
+          <w:p w14:paraId="3AB0CB03" w14:textId="364A7274" w:rsidR="007D7654" w:rsidRDefault="007D7654" w:rsidP="007D7654">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r w:rsidR="007D7654">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Предмет по выбору</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2B6911A0" w14:textId="69E244FE" w:rsidR="007D7654" w:rsidRDefault="004E1E76" w:rsidP="007D7654">
+          <w:p w14:paraId="2B6911A0" w14:textId="69E244FE" w:rsidR="007D7654" w:rsidRDefault="007D7654" w:rsidP="007D7654">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r w:rsidR="007D7654">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Слушание музыки</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="78D5F14D" w14:textId="542EB6EA" w:rsidR="007D7654" w:rsidRDefault="004E1E76" w:rsidP="007D7654">
+          <w:p w14:paraId="78D5F14D" w14:textId="542EB6EA" w:rsidR="007D7654" w:rsidRDefault="007D7654" w:rsidP="007D7654">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r w:rsidR="007D7654">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Сольфеджио</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4297106E" w14:textId="225FEC5F" w:rsidR="007D7654" w:rsidRDefault="004E1E76" w:rsidP="007D7654">
+          <w:p w14:paraId="4297106E" w14:textId="225FEC5F" w:rsidR="007D7654" w:rsidRDefault="007D7654" w:rsidP="007D7654">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r w:rsidR="007D7654">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Специальность и чтение с листа</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="385E36BC" w14:textId="7D1356B5" w:rsidR="007D7654" w:rsidRDefault="004E1E76" w:rsidP="007D7654">
+          <w:p w14:paraId="385E36BC" w14:textId="7D1356B5" w:rsidR="007D7654" w:rsidRDefault="007D7654" w:rsidP="007D7654">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r w:rsidR="007D7654">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Хоровой класс</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0F1007E9" w14:textId="32FD4C34" w:rsidR="00BA4FD4" w:rsidRPr="003E5D8C" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -6940,63 +6940,52 @@
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Музыкальная литература</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="64FD19E8" w14:textId="1F82EE5D" w:rsidR="00132CD4" w:rsidRPr="00132CD4" w:rsidRDefault="00132CD4" w:rsidP="00132CD4">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r w:rsidRPr="00132CD4">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Основы </w:t>
-[...11 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
+                <w:t>Основы дирижирования</w:t>
+              </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="642A8B0D" w14:textId="679212CD" w:rsidR="00132CD4" w:rsidRDefault="00132CD4" w:rsidP="00132CD4">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:color w:val="1A7FB8"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Постановка голоса</w:t>
               </w:r>
@@ -7078,50 +7067,520 @@
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Фортепиано</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E00DF" w:rsidRPr="003E5D8C" w14:paraId="54D282F6" w14:textId="77777777" w:rsidTr="007D7654">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24967EC5" w14:textId="2AF6F2DB" w:rsidR="001E00DF" w:rsidRDefault="001E00DF" w:rsidP="00BA4FD4">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBA5303" w14:textId="77777777" w:rsidR="001E00DF" w:rsidRDefault="001E00DF" w:rsidP="00BA4FD4">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дополнительная предпрофессиональная программа в области музыкального искусства «Музыкальный фольклор </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61AE650F" w14:textId="77777777" w:rsidR="001E00DF" w:rsidRDefault="001E00DF" w:rsidP="00BA4FD4">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Нормативный срок обучения – 8 (9) лет</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C8A0809" w14:textId="2EBD9919" w:rsidR="001E00DF" w:rsidRPr="005E3DE1" w:rsidRDefault="001E00DF" w:rsidP="00BA4FD4">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Форма обучения - очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4841B928" w14:textId="77777777" w:rsidR="001E00DF" w:rsidRPr="005641B9" w:rsidRDefault="001E00DF" w:rsidP="001E00DF">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обязательная </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005641B9">
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>часть</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C68FDCA" w14:textId="42126FCC" w:rsidR="001E00DF" w:rsidRPr="00030FED" w:rsidRDefault="001E00DF" w:rsidP="001E00DF">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Фольклорный ансамбль</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02DCE216" w14:textId="61DD3924" w:rsidR="001E00DF" w:rsidRPr="00030FED" w:rsidRDefault="001E00DF" w:rsidP="001E00DF">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Музыкальный инструмент (фортепиано)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F88C48" w14:textId="77777777" w:rsidR="001E00DF" w:rsidRPr="00030FED" w:rsidRDefault="001E00DF" w:rsidP="001E00DF">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030FED">
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Сольфеджио</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="772A8C95" w14:textId="4D3CF206" w:rsidR="001E00DF" w:rsidRPr="00030FED" w:rsidRDefault="001E00DF" w:rsidP="001E00DF">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Народное музыкальное творчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36601595" w14:textId="77777777" w:rsidR="001E00DF" w:rsidRPr="00030FED" w:rsidRDefault="001E00DF" w:rsidP="001E00DF">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030FED">
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Музыкальная литература (зарубежная, отечественная)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F28CCDF" w14:textId="77777777" w:rsidR="001E00DF" w:rsidRPr="00030FED" w:rsidRDefault="001E00DF" w:rsidP="001E00DF">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030FED">
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Элементарная теория музыки</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B485562" w14:textId="77777777" w:rsidR="001E00DF" w:rsidRDefault="001E00DF" w:rsidP="001E00DF">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005641B9">
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Вариативная часть</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="210090A8" w14:textId="52AAFA92" w:rsidR="001E00DF" w:rsidRPr="00030FED" w:rsidRDefault="001E00DF" w:rsidP="001E00DF">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Фольклорная хореография</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DBA40D8" w14:textId="5C68C0E2" w:rsidR="001E00DF" w:rsidRPr="00030FED" w:rsidRDefault="001E00DF" w:rsidP="001E00DF">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Сольное пение</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D5660B4" w14:textId="26338FCE" w:rsidR="001E00DF" w:rsidRPr="00030FED" w:rsidRDefault="001E00DF" w:rsidP="001E00DF">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Дополнительный инструмент (народный)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16630B27" w14:textId="77777777" w:rsidR="001E00DF" w:rsidRDefault="001E00DF" w:rsidP="001E00DF">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AF8E63" w14:textId="77777777" w:rsidR="001E00DF" w:rsidRDefault="001E00DF" w:rsidP="00945807">
+            <w:pPr>
+              <w:pStyle w:val="voice"/>
+              <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F66726" w14:textId="77777777" w:rsidR="001E00DF" w:rsidRDefault="001E00DF" w:rsidP="00AB7FE1">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDFE7F6" w14:textId="77777777" w:rsidR="001E00DF" w:rsidRDefault="001E00DF" w:rsidP="00132CD4">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA4FD4" w:rsidRPr="00224AAA" w14:paraId="60EC4A0F" w14:textId="77777777" w:rsidTr="007D7654">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CEC838D" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -7346,113 +7805,119 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Обязательная </w:t>
             </w:r>
             <w:r w:rsidRPr="005641B9">
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>часть</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04837780" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="00030FED" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
+          <w:p w14:paraId="04837780" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="001E00DF" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
-                <w:b w:val="0"/>
-[...8 lines deleted...]
-                <w:rStyle w:val="ac"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E00DF">
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Специальность </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="428C0B4B" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="00030FED" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
+          <w:p w14:paraId="428C0B4B" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="001E00DF" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
-                <w:b w:val="0"/>
-[...8 lines deleted...]
-                <w:rStyle w:val="ac"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E00DF">
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Хоровой класс</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="119A1304" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="00030FED" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
+          <w:p w14:paraId="119A1304" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="001E00DF" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
-                <w:b w:val="0"/>
-[...8 lines deleted...]
-                <w:rStyle w:val="ac"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E00DF">
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Сольфеджио</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ED840F7" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7470,63 +7935,52 @@
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r w:rsidRPr="006B74A8">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Образовательная программа </w:t>
               </w:r>
               <w:r w:rsidRPr="006B74A8">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Основы инструментального </w:t>
-[...11 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
+                <w:t>Основы инструментального музицирования</w:t>
+              </w:r>
               <w:r w:rsidRPr="006B74A8">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60621767" w14:textId="7C787002" w:rsidR="006B74A8" w:rsidRDefault="006B74A8" w:rsidP="006B74A8">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -7818,62 +8272,60 @@
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r w:rsidRPr="005308D5">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Сольфеджио</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7C53E4E3" w14:textId="77777777" w:rsidR="005308D5" w:rsidRDefault="005308D5" w:rsidP="005308D5">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="005308D5">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Флейта</w:t>
               </w:r>
             </w:hyperlink>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="42E2C3D8" w14:textId="5A3C29D0" w:rsidR="005308D5" w:rsidRPr="005308D5" w:rsidRDefault="005308D5" w:rsidP="005308D5">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r w:rsidRPr="005308D5">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:color w:val="1A7FB8"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Фортепиано</w:t>
               </w:r>
@@ -7917,51 +8369,50 @@
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63E2155D" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="735A6A8C" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="005E3DE1" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3DE1">
               <w:rPr>
@@ -9138,50 +9589,51 @@
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Дополнительная </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">общеразвивающая </w:t>
             </w:r>
             <w:r w:rsidRPr="005E3DE1">
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">программа в области музыкального искусства </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23E667D3" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="005E3DE1" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3DE1">
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>«</w:t>
@@ -9301,50 +9753,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AEBDF64" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="005641B9" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Обязательная </w:t>
             </w:r>
             <w:r w:rsidRPr="005641B9">
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>часть</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05E5DA98" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="00030FED" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -9367,128 +9820,139 @@
           <w:p w14:paraId="5DFFB5D6" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="00030FED" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00030FED">
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Предмет по выбору</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35EFAA8F" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="006A4C68" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2AE3D1" w14:textId="7F028D71" w:rsidR="00BA4FD4" w:rsidRPr="006A4C68" w:rsidRDefault="002E5CF3" w:rsidP="002E5CF3">
+          <w:p w14:paraId="2C2AE3D1" w14:textId="7F028D71" w:rsidR="00BA4FD4" w:rsidRPr="006A4C68" w:rsidRDefault="004E1E76" w:rsidP="002E5CF3">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r w:rsidR="004E1E76" w:rsidRPr="002E5CF3">
+              <w:r w:rsidRPr="002E5CF3">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Образовательная программа </w:t>
+                <w:t xml:space="preserve">Образовательная </w:t>
               </w:r>
               <w:r w:rsidRPr="002E5CF3">
+                <w:rPr>
+                  <w:rStyle w:val="af"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="15"/>
+                  <w:szCs w:val="15"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t xml:space="preserve">программа </w:t>
+              </w:r>
+              <w:r w:rsidR="002E5CF3" w:rsidRPr="002E5CF3">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Музыкальное искусство</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D27C4B2" w14:textId="620D516F" w:rsidR="002E5CF3" w:rsidRDefault="003C69DA" w:rsidP="002E5CF3">
+          <w:p w14:paraId="3D27C4B2" w14:textId="620D516F" w:rsidR="002E5CF3" w:rsidRDefault="002E5CF3" w:rsidP="002E5CF3">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r w:rsidR="002E5CF3" w:rsidRPr="003C69DA">
+              <w:r w:rsidRPr="003C69DA">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Учебный план</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="04728D0A" w14:textId="3B5AC4A1" w:rsidR="00BA4FD4" w:rsidRPr="006A4C68" w:rsidRDefault="002E5CF3" w:rsidP="002E5CF3">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
@@ -9701,108 +10165,108 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2218650F" w14:textId="13B749E3" w:rsidR="003C69DA" w:rsidRDefault="003C69DA" w:rsidP="003C69DA">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r w:rsidRPr="003C69DA">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Флейта</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4E791879" w14:textId="11CC8413" w:rsidR="00BA4FD4" w:rsidRPr="00591610" w:rsidRDefault="003C69DA" w:rsidP="003C69DA">
+          <w:p w14:paraId="4E791879" w14:textId="11CC8413" w:rsidR="00BA4FD4" w:rsidRPr="001E00DF" w:rsidRDefault="003C69DA" w:rsidP="003C69DA">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r w:rsidRPr="003C69DA">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Фортепиано</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA4FD4" w:rsidRPr="006A4C68" w14:paraId="205762A6" w14:textId="77777777" w:rsidTr="00591610">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79B413B4" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="0064222B" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064222B">
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="0064222B">
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C64C998" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="005E3DE1" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
@@ -9843,51 +10307,50 @@
               </w:rPr>
               <w:t xml:space="preserve">программа в области музыкального искусства </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11968099" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="005E3DE1" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3DE1">
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>«</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Подготовка к обучению в ДМШ</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3DE1">
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">» </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55D01FC8" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="005E3DE1" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
@@ -9983,51 +10446,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="012A8C84" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="005641B9" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Обязательная </w:t>
             </w:r>
             <w:r w:rsidRPr="005641B9">
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>часть</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="585D4572" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="00030FED" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -10282,51 +10744,50 @@
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53704CBA" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="0064222B" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064222B">
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="0064222B">
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="163C4DEB" w14:textId="77777777" w:rsidR="00BA4FD4" w:rsidRPr="005E3DE1" w:rsidRDefault="00BA4FD4" w:rsidP="00BA4FD4">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
@@ -10600,66 +11061,66 @@
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r w:rsidRPr="00591610">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Образовательная программа</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39909FE1" w14:textId="4C49CBCB" w:rsidR="00BA4FD4" w:rsidRPr="006A6053" w:rsidRDefault="00BB692D" w:rsidP="006A6053">
+          <w:p w14:paraId="39909FE1" w14:textId="4C49CBCB" w:rsidR="00BA4FD4" w:rsidRPr="006A6053" w:rsidRDefault="006A6053" w:rsidP="006A6053">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r w:rsidR="006A6053" w:rsidRPr="00BB692D">
+              <w:r w:rsidRPr="00BB692D">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Учебный план</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27B1B30C" w14:textId="7048B116" w:rsidR="00BB692D" w:rsidRPr="005308D5" w:rsidRDefault="00BB692D" w:rsidP="00BB692D">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rStyle w:val="af"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
@@ -10776,52 +11237,50 @@
           <w:p w14:paraId="7E247C31" w14:textId="615EC57E" w:rsidR="00BA4FD4" w:rsidRDefault="00BB692D" w:rsidP="00BB692D">
             <w:pPr>
               <w:pStyle w:val="voice"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r w:rsidRPr="003C69DA">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>Фортепиано</w:t>
               </w:r>
             </w:hyperlink>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6443D593" w14:textId="77777777" w:rsidR="00030FED" w:rsidRDefault="00030FED" w:rsidP="00030FED">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E4CD25" w14:textId="7C71D826" w:rsidR="00030FED" w:rsidRPr="00030FED" w:rsidRDefault="00030FED" w:rsidP="00030FED">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -10829,91 +11288,91 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00030FED" w:rsidRPr="00030FED">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A8473E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD9C8EF2"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10959,84 +11418,87 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="898595313">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007369C9"/>
     <w:rsid w:val="00030FED"/>
     <w:rsid w:val="000352CD"/>
     <w:rsid w:val="00047410"/>
     <w:rsid w:val="00132CD4"/>
+    <w:rsid w:val="001E00DF"/>
     <w:rsid w:val="002E5CF3"/>
     <w:rsid w:val="00370DEB"/>
     <w:rsid w:val="0038464B"/>
     <w:rsid w:val="003C273F"/>
     <w:rsid w:val="003C69DA"/>
     <w:rsid w:val="004E1E76"/>
     <w:rsid w:val="004E47DD"/>
     <w:rsid w:val="005308D5"/>
     <w:rsid w:val="00591610"/>
+    <w:rsid w:val="005E04D6"/>
     <w:rsid w:val="005F23C1"/>
     <w:rsid w:val="00606394"/>
     <w:rsid w:val="006A6053"/>
     <w:rsid w:val="006B2015"/>
     <w:rsid w:val="006B74A8"/>
     <w:rsid w:val="007369C9"/>
     <w:rsid w:val="007558CD"/>
     <w:rsid w:val="007D7654"/>
     <w:rsid w:val="00800ED3"/>
     <w:rsid w:val="00855475"/>
     <w:rsid w:val="00887DE1"/>
     <w:rsid w:val="00945807"/>
     <w:rsid w:val="00970A43"/>
     <w:rsid w:val="009F1A42"/>
     <w:rsid w:val="00AB7FE1"/>
     <w:rsid w:val="00AE25C2"/>
     <w:rsid w:val="00BA4FD4"/>
     <w:rsid w:val="00BB692D"/>
     <w:rsid w:val="00BE4750"/>
     <w:rsid w:val="00C354DB"/>
     <w:rsid w:val="00C76A0B"/>
     <w:rsid w:val="00EA53DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -11046,69 +11508,69 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2985B072"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FED5978F-9027-4DF2-885A-0940EB84C263}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11436,50 +11898,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="007369C9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
@@ -11643,50 +12110,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007369C9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -12051,86 +12519,86 @@
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00030FED"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af0">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA4FD4"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="136145104">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1570731223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1057;&#1086;&#1083;&#1100;&#1085;&#1086;&#1077;%20&#1087;&#1077;&#1085;&#1080;&#1077;%20&#1101;&#1089;&#1090;&#1088;&#1072;&#1076;&#1085;&#1086;&#1077;.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1043;&#1080;&#1090;&#1072;&#1088;&#1072;%208-9.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%209%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/%D0%A1%D0%BE%D0%BB%D1%8C%D1%84%D0%B5%D0%B4%D0%B6%D0%B8%D0%BE.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1060;&#1083;&#1077;&#1081;&#1090;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1057;&#1072;&#1082;&#1089;&#1086;&#1092;&#1086;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%9A%D0%BE%D0%BD%D1%86%D0%B5%D1%80%D1%82%D0%BC%D0%B5%D0%B9%D1%81%D1%82%D0%B5%D1%80%D1%81%D0%BA%D0%B8%D0%B9%20%D0%BA%D0%BB%D0%B0%D1%81%D1%81.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1057;&#1086;&#1083;&#1100;&#1092;&#1077;&#1076;&#1078;&#1080;&#1086;%205-6.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1054;&#1088;&#1082;&#1077;&#1089;&#1090;&#1088;&#1086;&#1074;&#1099;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1092;&#1083;&#1077;&#1081;&#1090;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1057;&#1083;&#1091;&#1096;&#1072;&#1085;&#1080;&#1077;%20&#1084;&#1091;&#1079;&#1099;&#1082;&#1080;.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1040;&#1082;&#1082;&#1086;&#1088;&#1076;&#1077;&#1086;&#1085;%205-6.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1044;&#1086;&#1084;&#1088;&#1072;%205-6.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%205%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1057;&#1086;&#1083;&#1100;&#1092;&#1077;&#1076;&#1078;&#1080;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1057;&#1086;&#1083;&#1100;&#1092;&#1077;&#1076;&#1078;&#1080;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1043;&#1080;&#1090;&#1072;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1060;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/%D0%9A%D0%BE%D0%BD%D1%86%D0%B5%D1%80%D1%82%D0%BC%D0%B5%D0%B9%D1%81%D1%82%D0%B5%D1%80%D1%81%D0%BA%D0%B8%D0%B9%20%D0%BA%D0%BB%D0%B0%D1%81%D1%81.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/%D0%A1%D0%BF%D0%B5%D1%86%D0%B8%D0%B0%D0%BB%D1%8C%D0%BD%D0%BE%D1%81%D1%82%D1%8C%20%D0%B8%20%D1%87%D1%82%D0%B5%D0%BD%D0%B8%D0%B5%20%D1%81%20%D0%BB%D0%B8%D1%81%D1%82%D0%B0.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1092;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%9C%D0%A3%D0%97%D0%AB%D0%9A%D0%90%D0%9B%D0%AC%D0%9D%D0%90%D0%AF%20%D0%9B%D0%98%D0%A2%D0%95%D0%A0%D0%90%D0%A2%D0%A3%D0%A0%D0%90.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%A5%D0%BE%D1%80%D0%BE%D0%B2%D0%BE%D0%B9%20%D0%BA%D0%BB%D0%B0%D1%81%D1%81.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1060;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;%205-6.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1040;&#1082;&#1082;&#1086;&#1088;&#1076;&#1077;&#1086;&#1085;%208-9.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1060;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1043;&#1080;&#1090;&#1072;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1057;&#1086;&#1083;&#1100;&#1092;&#1077;&#1076;&#1078;&#1080;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/ansam/&#1040;&#1085;&#1089;&#1072;&#1084;&#1073;&#1083;&#1100;.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1057;&#1083;&#1091;&#1096;&#1072;&#1085;&#1080;&#1077;%20&#1084;&#1091;&#1079;&#1099;&#1082;&#1080;.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1057;&#1087;&#1077;&#1094;&#1080;&#1072;&#1083;&#1100;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1075;&#1086;&#1073;&#1086;&#1081;.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;%20&#1057;&#1090;&#1088;&#1091;&#1085;&#1085;&#1099;&#1077;%20&#1080;&#1085;&#1089;&#1090;&#1088;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1057;&#1086;&#1083;&#1100;&#1092;&#1077;&#1076;&#1078;&#1080;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/pdob/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1073;&#1072;&#1083;&#1072;&#1083;&#1072;&#1081;&#1082;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%9E%D0%B1%D1%80%D0%B0%D0%B7%D0%BE%D0%B2%D0%B0%D1%82%D0%B5%D0%BB%D1%8C%D0%BD%D0%B0%D1%8F%20%D0%BF%D1%80%D0%BE%D0%B3%D1%80%D0%B0%D0%BC%D0%BC%D0%B0%20%D0%A4%D0%BE%D1%80%D1%82%D0%B5%D0%BF%D0%B8%D0%B0%D0%BD%D0%BE.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1040;&#1085;&#1089;&#1072;&#1084;&#1073;&#1083;&#1100;%205-6.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%206%20&#1075;&#1086;&#1076;.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1060;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1086;&#1088;&#1082;&#1077;&#1089;&#1090;&#1088;&#1086;&#1074;&#1099;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;%208-9.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1040;&#1053;&#1057;&#1040;&#1052;&#1041;&#1051;&#1068;.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/%D0%A5%D0%BE%D1%80%D0%BE%D0%B2%D0%BE%D0%B9%20%D0%BA%D0%BB%D0%B0%D1%81%D1%81.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1040;&#1082;&#1082;&#1086;&#1088;&#1076;&#1077;&#1086;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1044;&#1086;&#1084;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%9F%D1%80%D0%B5%D0%B4%D0%BC%D0%B5%D1%82%20%D0%BF%D0%BE%20%D0%B2%D1%8B%D0%B1%D0%BE%D1%80%D1%83.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;%20&#1053;&#1072;&#1088;&#1086;&#1076;&#1085;&#1099;&#1077;%20&#1080;&#1085;&#1089;&#1090;&#1088;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;%205-6%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1040;&#1085;&#1089;&#1072;&#1084;&#1073;&#1083;&#1100;%208-9.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1060;&#1083;&#1077;&#1081;&#1090;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1057;&#1086;&#1083;&#1100;&#1092;&#1077;&#1076;&#1078;&#1080;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%208%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1060;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1044;&#1086;&#1084;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/ansam/&#1055;&#1086;&#1089;&#1090;&#1072;&#1085;&#1086;&#1074;&#1082;&#1072;%20&#1075;&#1086;&#1083;&#1086;&#1089;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/pdob/&#1047;&#1072;&#1085;&#1080;&#1084;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1086;&#1077;%20&#1089;&#1086;&#1083;&#1100;&#1092;&#1077;&#1076;&#1078;&#1080;&#1086;1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1073;&#1072;&#1103;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%A3%D1%87%D0%B5%D0%B1%D0%BD%D1%8B%D0%B9%20%D0%BF%D0%BB%D0%B0%D0%BD%208%20%D0%BB%D0%B5%D1%82.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1057;&#1087;&#1077;&#1094;&#1080;&#1072;&#1083;&#1100;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1082;&#1083;&#1072;&#1088;&#1085;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1054;&#1089;&#1085;&#1086;&#1074;&#1099;%20&#1076;&#1080;&#1088;&#1080;&#1078;&#1080;&#1088;&#1086;&#1074;&#1072;&#1080;&#1103;.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1054;&#1088;&#1082;&#1077;&#1089;&#1090;&#1088;&#1086;&#1074;&#1099;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;%205-6.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1041;&#1072;&#1083;&#1072;&#1083;&#1072;&#1081;&#1082;&#1072;%205-6.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1041;&#1072;&#1083;&#1072;&#1083;&#1072;&#1081;&#1082;&#1072;%208-9.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1055;&#1088;&#1077;&#1076;&#1084;&#1077;&#1090;%20&#1087;&#1086;%20&#1074;&#1099;&#1073;&#1086;&#1088;&#1091;.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;%20&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1077;%20&#1087;&#1077;&#1085;&#1080;&#1077;.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1060;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1040;&#1085;&#1089;&#1072;&#1084;&#1073;&#1083;&#1100;.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1054;&#1088;&#1082;&#1077;&#1089;&#1090;&#1088;&#1086;&#1074;&#1099;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;%20&#1044;&#1091;&#1093;&#1086;&#1074;&#1099;&#1077;%20&#1080;&#1085;&#1089;&#1090;&#1088;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;%208%20-9.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/%D0%9F%D1%80%D0%B5%D0%B4%D0%BC%D0%B5%D1%82%20%D0%BF%D0%BE%20%D0%B2%D1%8B%D0%B1%D0%BE%D1%80%D1%83.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%205%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%A1%D0%BB%D1%83%D1%88%D0%B0%D0%BD%D0%B8%D0%B5%20%D0%BC%D1%83%D0%B7%D1%8B%D0%BA%D0%B8.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1055;&#1088;&#1077;&#1076;&#1084;&#1077;&#1090;%20&#1087;&#1086;%20&#1074;&#1099;&#1073;&#1086;&#1088;&#1091;.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="files/2025/11/06/narodins89/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;%20&#1053;&#1072;&#1088;&#1086;&#1076;&#1085;&#1099;&#1077;%20&#1080;&#1085;&#1089;&#1090;&#1088;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;%208-9%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1057;&#1087;&#1077;&#1094;&#1080;&#1072;&#1083;&#1100;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1075;&#1086;&#1073;&#1086;&#1081;.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%209%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/ansam/&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1076;&#1086;&#1084;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%A3%D1%87%D0%B5%D0%B1%D0%BD%D1%8B%D0%B9%20%D0%BF%D0%BB%D0%B0%D0%BD%209%20%D0%BB%D0%B5%D1%82.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1040;&#1053;&#1057;&#1040;&#1052;&#1041;&#1051;&#1068;.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1057;&#1087;&#1077;&#1094;&#1080;&#1072;&#1083;&#1100;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1092;&#1083;&#1077;&#1081;&#1090;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1055;&#1086;&#1089;&#1090;&#1072;&#1085;&#1086;&#1074;&#1082;&#1072;%20&#1075;&#1086;&#1083;&#1086;&#1089;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/ansam/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/pdob/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1086;&#1077;%20&#1080;&#1089;&#1087;&#1086;&#1083;&#1085;&#1080;&#1090;&#1077;&#1083;&#1100;&#1089;&#1090;&#1074;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1041;&#1072;&#1103;&#1085;%205-6.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1055;&#1088;&#1077;&#1076;&#1084;&#1077;&#1090;%20&#1087;&#1086;%20&#1074;&#1099;&#1073;&#1086;&#1088;&#1091;.pdfhttps:/www.dmsh5.ru/files/2025/11/06/narodins89/&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1054;&#1088;&#1082;&#1077;&#1089;&#1090;&#1088;&#1086;&#1074;&#1099;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1057;&#1086;&#1083;&#1100;&#1085;&#1086;&#1077;%20&#1087;&#1077;&#1085;&#1080;&#1077;%20&#1072;&#1082;&#1072;&#1076;&#1077;&#1084;&#1080;&#1095;&#1077;&#1089;&#1082;&#1086;&#1077;.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1057;&#1072;&#1082;&#1089;&#1086;&#1092;&#1086;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%206%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1041;&#1072;&#1103;&#1085;%208-9.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%208%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/%D0%A1%D0%BB%D1%83%D1%88%D0%B0%D0%BD%D0%B8%D0%B5%20%D0%BC%D1%83%D0%B7%D1%8B%D0%BA%D0%B8.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1041;&#1072;&#1083;&#1072;&#1083;&#1072;&#1081;&#1082;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%A1%D0%BE%D0%BB%D1%8C%D1%84%D0%B5%D0%B4%D0%B6%D0%B8%D0%BE.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="files/2025/11/06/narodins89/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%208%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1057;&#1087;&#1077;&#1094;&#1080;&#1072;&#1083;&#1100;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1082;&#1083;&#1072;&#1088;&#1085;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1054;&#1088;&#1082;&#1077;&#1089;&#1090;&#1088;&#1086;&#1074;&#1099;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%90%D0%BD%D1%81%D0%B0%D0%BC%D0%B1%D0%BB%D1%8C.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1057;&#1083;&#1091;&#1096;&#1072;&#1085;&#1080;&#1077;%20&#1084;&#1091;&#1079;&#1099;&#1082;&#1080;.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1060;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1056;&#1072;&#1073;&#1086;&#1095;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;%20&#1061;&#1086;&#1088;.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1041;&#1072;&#1083;&#1072;&#1083;&#1072;&#1081;&#1082;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/ansam/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1089;&#1072;&#1082;&#1089;&#1086;&#1092;&#1086;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%9A%D0%B0%D0%BB%D0%B5%D0%BD%D0%B4%D0%B0%D1%80%D0%BD%D1%8B%D0%B9%20%D1%83%D1%87%D0%B5%D0%B1%D0%BD%D1%8B%D0%B9%20%D0%B3%D1%80%D0%B0%D1%84%D0%B8%D0%BA.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1043;&#1080;&#1090;&#1072;&#1088;&#1072;%205-6.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;%20&#1044;&#1091;&#1093;&#1086;&#1074;&#1099;&#1077;%20&#1080;&#1085;&#1089;&#1090;&#1088;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;%205-6.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1057;&#1083;&#1091;&#1096;&#1072;&#1085;&#1080;&#1077;%20&#1084;&#1091;&#1079;&#1099;&#1082;&#1080;.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1041;&#1072;&#1103;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%A1%D0%BF%D0%B5%D1%86%D0%B8%D0%B0%D0%BB%D1%8C%D0%BD%D0%BE%D1%81%D1%82%D1%8C%20%D0%B8%20%D1%87%D1%82%D0%B5%D0%BD%D0%B8%D0%B5%20%D1%81%20%D0%BB%D0%B8%D1%81%D1%82%D0%B0.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="files/2025/11/06/narodins89/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%209%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1057;&#1087;&#1077;&#1094;&#1080;&#1072;&#1083;&#1100;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1092;&#1083;&#1077;&#1081;&#1090;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/%D0%90%D0%BD%D1%81%D0%B0%D0%BC%D0%B1%D0%BB%D1%8C.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1041;&#1072;&#1103;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/ansam/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%20&#1054;&#1052;&#1048;.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1040;&#1085;&#1089;&#1072;&#1084;&#1073;&#1083;&#1100;.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1043;&#1080;&#1090;&#1072;&#1088;&#1072;%205-6.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1057;&#1086;&#1083;&#1100;&#1085;&#1086;&#1077;%20&#1087;&#1077;&#1085;&#1080;&#1077;%20&#1101;&#1089;&#1090;&#1088;&#1072;&#1076;&#1085;&#1086;&#1077;.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1043;&#1080;&#1090;&#1072;&#1088;&#1072;%208-9.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;%20&#1044;&#1091;&#1093;&#1086;&#1074;&#1099;&#1077;%20&#1080;&#1085;&#1089;&#1090;&#1088;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;%205-6.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%209%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1057;&#1083;&#1091;&#1096;&#1072;&#1085;&#1080;&#1077;%20&#1084;&#1091;&#1079;&#1099;&#1082;&#1080;.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/%D0%A1%D0%BE%D0%BB%D1%8C%D1%84%D0%B5%D0%B4%D0%B6%D0%B8%D0%BE.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1041;&#1072;&#1103;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1060;&#1083;&#1077;&#1081;&#1090;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%A1%D0%BF%D0%B5%D1%86%D0%B8%D0%B0%D0%BB%D1%8C%D0%BD%D0%BE%D1%81%D1%82%D1%8C%20%D0%B8%20%D1%87%D1%82%D0%B5%D0%BD%D0%B8%D0%B5%20%D1%81%20%D0%BB%D0%B8%D1%81%D1%82%D0%B0.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1057;&#1072;&#1082;&#1089;&#1086;&#1092;&#1086;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%9A%D0%BE%D0%BD%D1%86%D0%B5%D1%80%D1%82%D0%BC%D0%B5%D0%B9%D1%81%D1%82%D0%B5%D1%80%D1%81%D0%BA%D0%B8%D0%B9%20%D0%BA%D0%BB%D0%B0%D1%81%D1%81.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1057;&#1086;&#1083;&#1100;&#1092;&#1077;&#1076;&#1078;&#1080;&#1086;%205-6.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="files/2025/11/06/narodins89/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%209%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1054;&#1088;&#1082;&#1077;&#1089;&#1090;&#1088;&#1086;&#1074;&#1099;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1057;&#1087;&#1077;&#1094;&#1080;&#1072;&#1083;&#1100;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1092;&#1083;&#1077;&#1081;&#1090;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/%D0%90%D0%BD%D1%81%D0%B0%D0%BC%D0%B1%D0%BB%D1%8C.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1041;&#1072;&#1103;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/ansam/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%20&#1054;&#1052;&#1048;.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1092;&#1083;&#1077;&#1081;&#1090;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1040;&#1085;&#1089;&#1072;&#1084;&#1073;&#1083;&#1100;.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1057;&#1083;&#1091;&#1096;&#1072;&#1085;&#1080;&#1077;%20&#1084;&#1091;&#1079;&#1099;&#1082;&#1080;.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1040;&#1082;&#1082;&#1086;&#1088;&#1076;&#1077;&#1086;&#1085;%205-6.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1044;&#1086;&#1084;&#1088;&#1072;%205-6.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%205%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1057;&#1086;&#1083;&#1100;&#1092;&#1077;&#1076;&#1078;&#1080;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1057;&#1086;&#1083;&#1100;&#1092;&#1077;&#1076;&#1078;&#1080;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1043;&#1080;&#1090;&#1072;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1060;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/%D0%9A%D0%BE%D0%BD%D1%86%D0%B5%D1%80%D1%82%D0%BC%D0%B5%D0%B9%D1%81%D1%82%D0%B5%D1%80%D1%81%D0%BA%D0%B8%D0%B9%20%D0%BA%D0%BB%D0%B0%D1%81%D1%81.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/%D0%A1%D0%BF%D0%B5%D1%86%D0%B8%D0%B0%D0%BB%D1%8C%D0%BD%D0%BE%D1%81%D1%82%D1%8C%20%D0%B8%20%D1%87%D1%82%D0%B5%D0%BD%D0%B8%D0%B5%20%D1%81%20%D0%BB%D0%B8%D1%81%D1%82%D0%B0.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1092;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%9C%D0%A3%D0%97%D0%AB%D0%9A%D0%90%D0%9B%D0%AC%D0%9D%D0%90%D0%AF%20%D0%9B%D0%98%D0%A2%D0%95%D0%A0%D0%90%D0%A2%D0%A3%D0%A0%D0%90.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%A5%D0%BE%D1%80%D0%BE%D0%B2%D0%BE%D0%B9%20%D0%BA%D0%BB%D0%B0%D1%81%D1%81.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1041;&#1072;&#1103;&#1085;%205-6.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1060;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;%205-6.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1040;&#1082;&#1082;&#1086;&#1088;&#1076;&#1077;&#1086;&#1085;%208-9.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1055;&#1088;&#1077;&#1076;&#1084;&#1077;&#1090;%20&#1087;&#1086;%20&#1074;&#1099;&#1073;&#1086;&#1088;&#1091;.pdfhttps:/www.dmsh5.ru/files/2025/11/06/narodins89/&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1060;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1054;&#1088;&#1082;&#1077;&#1089;&#1090;&#1088;&#1086;&#1074;&#1099;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1043;&#1080;&#1090;&#1072;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1057;&#1086;&#1083;&#1100;&#1092;&#1077;&#1076;&#1078;&#1080;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1057;&#1086;&#1083;&#1100;&#1085;&#1086;&#1077;%20&#1087;&#1077;&#1085;&#1080;&#1077;%20&#1072;&#1082;&#1072;&#1076;&#1077;&#1084;&#1080;&#1095;&#1077;&#1089;&#1082;&#1086;&#1077;.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/ansam/&#1040;&#1085;&#1089;&#1072;&#1084;&#1073;&#1083;&#1100;.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1057;&#1072;&#1082;&#1089;&#1086;&#1092;&#1086;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%206%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1041;&#1072;&#1103;&#1085;%208-9.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1057;&#1083;&#1091;&#1096;&#1072;&#1085;&#1080;&#1077;%20&#1084;&#1091;&#1079;&#1099;&#1082;&#1080;.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%208%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1057;&#1087;&#1077;&#1094;&#1080;&#1072;&#1083;&#1100;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1075;&#1086;&#1073;&#1086;&#1081;.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;%20&#1057;&#1090;&#1088;&#1091;&#1085;&#1085;&#1099;&#1077;%20&#1080;&#1085;&#1089;&#1090;&#1088;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/%D0%A1%D0%BB%D1%83%D1%88%D0%B0%D0%BD%D0%B8%D0%B5%20%D0%BC%D1%83%D0%B7%D1%8B%D0%BA%D0%B8.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1057;&#1086;&#1083;&#1100;&#1092;&#1077;&#1076;&#1078;&#1080;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1041;&#1072;&#1083;&#1072;&#1083;&#1072;&#1081;&#1082;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/pdob/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1073;&#1072;&#1083;&#1072;&#1083;&#1072;&#1081;&#1082;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%9E%D0%B1%D1%80%D0%B0%D0%B7%D0%BE%D0%B2%D0%B0%D1%82%D0%B5%D0%BB%D1%8C%D0%BD%D0%B0%D1%8F%20%D0%BF%D1%80%D0%BE%D0%B3%D1%80%D0%B0%D0%BC%D0%BC%D0%B0%20%D0%A4%D0%BE%D1%80%D1%82%D0%B5%D0%BF%D0%B8%D0%B0%D0%BD%D0%BE.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%A1%D0%BE%D0%BB%D1%8C%D1%84%D0%B5%D0%B4%D0%B6%D0%B8%D0%BE.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1040;&#1085;&#1089;&#1072;&#1084;&#1073;&#1083;&#1100;%205-6.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="files/2025/11/06/narodins89/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%208%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%206%20&#1075;&#1086;&#1076;.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1057;&#1087;&#1077;&#1094;&#1080;&#1072;&#1083;&#1100;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1082;&#1083;&#1072;&#1088;&#1085;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1054;&#1088;&#1082;&#1077;&#1089;&#1090;&#1088;&#1086;&#1074;&#1099;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1060;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%90%D0%BD%D1%81%D0%B0%D0%BC%D0%B1%D0%BB%D1%8C.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1057;&#1083;&#1091;&#1096;&#1072;&#1085;&#1080;&#1077;%20&#1084;&#1091;&#1079;&#1099;&#1082;&#1080;.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1086;&#1088;&#1082;&#1077;&#1089;&#1090;&#1088;&#1086;&#1074;&#1099;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;%208-9.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1040;&#1053;&#1057;&#1040;&#1052;&#1041;&#1051;&#1068;.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1060;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/%D0%A5%D0%BE%D1%80%D0%BE%D0%B2%D0%BE%D0%B9%20%D0%BA%D0%BB%D0%B0%D1%81%D1%81.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1056;&#1072;&#1073;&#1086;&#1095;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;%20&#1061;&#1086;&#1088;.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1041;&#1072;&#1083;&#1072;&#1083;&#1072;&#1081;&#1082;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/ansam/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1040;&#1082;&#1082;&#1086;&#1088;&#1076;&#1077;&#1086;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1044;&#1086;&#1084;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1089;&#1072;&#1082;&#1089;&#1086;&#1092;&#1086;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%9A%D0%B0%D0%BB%D0%B5%D0%BD%D0%B4%D0%B0%D1%80%D0%BD%D1%8B%D0%B9%20%D1%83%D1%87%D0%B5%D0%B1%D0%BD%D1%8B%D0%B9%20%D0%B3%D1%80%D0%B0%D1%84%D0%B8%D0%BA.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%9F%D1%80%D0%B5%D0%B4%D0%BC%D0%B5%D1%82%20%D0%BF%D0%BE%20%D0%B2%D1%8B%D0%B1%D0%BE%D1%80%D1%83.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;%20&#1053;&#1072;&#1088;&#1086;&#1076;&#1085;&#1099;&#1077;%20&#1080;&#1085;&#1089;&#1090;&#1088;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;%205-6%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1040;&#1085;&#1089;&#1072;&#1084;&#1073;&#1083;&#1100;%208-9.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1060;&#1083;&#1077;&#1081;&#1090;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1057;&#1086;&#1083;&#1100;&#1092;&#1077;&#1076;&#1078;&#1080;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%208%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1060;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1044;&#1086;&#1084;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/ansam/&#1055;&#1086;&#1089;&#1090;&#1072;&#1085;&#1086;&#1074;&#1082;&#1072;%20&#1075;&#1086;&#1083;&#1086;&#1089;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/pdob/&#1047;&#1072;&#1085;&#1080;&#1084;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1086;&#1077;%20&#1089;&#1086;&#1083;&#1100;&#1092;&#1077;&#1076;&#1078;&#1080;&#1086;1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1073;&#1072;&#1103;&#1085;.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%A3%D1%87%D0%B5%D0%B1%D0%BD%D1%8B%D0%B9%20%D0%BF%D0%BB%D0%B0%D0%BD%208%20%D0%BB%D0%B5%D1%82.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1057;&#1087;&#1077;&#1094;&#1080;&#1072;&#1083;&#1100;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1082;&#1083;&#1072;&#1088;&#1085;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1054;&#1089;&#1085;&#1086;&#1074;&#1099;%20&#1076;&#1080;&#1088;&#1080;&#1078;&#1080;&#1088;&#1086;&#1074;&#1072;&#1080;&#1103;.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1054;&#1088;&#1082;&#1077;&#1089;&#1090;&#1088;&#1086;&#1074;&#1099;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;%205-6.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1041;&#1072;&#1083;&#1072;&#1083;&#1072;&#1081;&#1082;&#1072;%205-6.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1041;&#1072;&#1083;&#1072;&#1083;&#1072;&#1081;&#1082;&#1072;%208-9.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins89/&#1055;&#1088;&#1077;&#1076;&#1084;&#1077;&#1090;%20&#1087;&#1086;%20&#1074;&#1099;&#1073;&#1086;&#1088;&#1091;.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;%20&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1077;%20&#1087;&#1077;&#1085;&#1080;&#1077;.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1060;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/solpen/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1040;&#1085;&#1089;&#1072;&#1084;&#1073;&#1083;&#1100;.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/&#1054;&#1088;&#1082;&#1077;&#1089;&#1090;&#1088;&#1086;&#1074;&#1099;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;%20&#1044;&#1091;&#1093;&#1086;&#1074;&#1099;&#1077;%20&#1080;&#1085;&#1089;&#1090;&#1088;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;%208%20-9.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/%D0%9F%D1%80%D0%B5%D0%B4%D0%BC%D0%B5%D1%82%20%D0%BF%D0%BE%20%D0%B2%D1%8B%D0%B1%D0%BE%D1%80%D1%83.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%205%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%A1%D0%BB%D1%83%D1%88%D0%B0%D0%BD%D0%B8%D0%B5%20%D0%BC%D1%83%D0%B7%D1%8B%D0%BA%D0%B8.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/narodins/&#1055;&#1088;&#1077;&#1076;&#1084;&#1077;&#1090;%20&#1087;&#1086;%20&#1074;&#1099;&#1073;&#1086;&#1088;&#1091;.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="files/2025/11/06/narodins89/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;%20&#1053;&#1072;&#1088;&#1086;&#1076;&#1085;&#1099;&#1077;%20&#1080;&#1085;&#1089;&#1090;&#1088;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;%208-9%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1057;&#1087;&#1077;&#1094;&#1080;&#1072;&#1083;&#1100;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1075;&#1086;&#1073;&#1086;&#1081;.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/strun/&#1059;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1087;&#1083;&#1072;&#1085;%209%20&#1083;&#1077;&#1090;.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1050;&#1072;&#1083;&#1077;&#1085;&#1076;&#1072;&#1088;&#1085;&#1099;&#1081;%20&#1091;&#1095;&#1077;&#1073;&#1085;&#1099;&#1081;%20&#1075;&#1088;&#1072;&#1092;&#1080;&#1082;.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1083;&#1080;&#1090;&#1077;&#1088;&#1072;&#1090;&#1091;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/ansam/&#1061;&#1086;&#1088;&#1086;&#1074;&#1086;&#1081;%20&#1082;&#1083;&#1072;&#1089;&#1089;.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/osnovmuzis/&#1076;&#1086;&#1084;&#1088;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/05/fortp/%D0%A3%D1%87%D0%B5%D0%B1%D0%BD%D1%8B%D0%B9%20%D0%BF%D0%BB%D0%B0%D0%BD%209%20%D0%BB%D0%B5%D1%82.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/06/duxins56/&#1040;&#1053;&#1057;&#1040;&#1052;&#1041;&#1051;&#1068;.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/duxins89/&#1057;&#1087;&#1077;&#1094;&#1080;&#1072;&#1083;&#1100;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1092;&#1083;&#1077;&#1081;&#1090;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/xorpen/&#1055;&#1086;&#1089;&#1090;&#1072;&#1085;&#1086;&#1074;&#1082;&#1072;%20&#1075;&#1086;&#1083;&#1086;&#1089;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/osinsmuz/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/ansam/&#1054;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1090;&#1077;&#1083;&#1100;&#1085;&#1072;&#1103;%20&#1087;&#1088;&#1086;&#1075;&#1088;&#1072;&#1084;&#1084;&#1072;.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dmsh5.ru/files/2025/11/07/muzis/files/2025/11/07/pdob/&#1052;&#1091;&#1079;&#1099;&#1082;&#1072;&#1083;&#1100;&#1085;&#1086;&#1077;%20&#1080;&#1089;&#1087;&#1086;&#1083;&#1085;&#1080;&#1090;&#1077;&#1083;&#1100;&#1089;&#1090;&#1074;&#1086;.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12402,72 +12870,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB97DE52-7E56-4CBB-A035-A94D8F7C53CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>3290</Words>
-  <Characters>18756</Characters>
+  <Words>3336</Words>
+  <Characters>19021</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>156</Lines>
+  <Lines>158</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22002</CharactersWithSpaces>
+  <CharactersWithSpaces>22313</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>